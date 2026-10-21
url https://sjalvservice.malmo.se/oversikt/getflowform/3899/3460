--- v0 (2026-10-01)
+++ v1 (2026-10-21)
@@ -1,1073 +1,705 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cityofmalmo-my.sharepoint.com/personal/bjorn_melin_malmo_se/Documents/Skrivbordet/ILS/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cityofmalmo-my.sharepoint.com/personal/bjorn_melin_malmo_se/Documents/Skrivbordet/KS bidraget Evenemang 2026/Budgetmall och instruktioner 260930/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D41942F9-9E91-4958-B58D-200DEA3D9312}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="GpJO7by70OT326zBj/mytD3egiYmU9KPkek+wyDYSzJMIibVGP636tcWGT9NtE6fjy56U5G4qby8ZiANnoBiBA==" workbookSaltValue="KsIHRjiY6LlK+mnv3wxxqA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="15" documentId="8_{461948BE-B4E2-441E-9ECA-B2D9A2964D09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{897E0622-708A-4D47-8950-3056067214F5}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="01.Instruktion" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Blad1" sheetId="5" state="hidden" r:id="rId6"/>
+    <sheet name="01.Budgetmall" sheetId="10" r:id="rId1"/>
+    <sheet name="02.Budgetmall exempel" sheetId="9" r:id="rId2"/>
+    <sheet name="03.Kalkyl för lönekostnader" sheetId="4" r:id="rId3"/>
+    <sheet name="Blad2" sheetId="12" state="hidden" r:id="rId4"/>
+    <sheet name="Blad1" sheetId="11" state="hidden" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D17" i="2" l="1"/>
-[...107 lines deleted...]
-  <c r="D87" i="2" l="1"/>
+  <c r="C52" i="9" l="1"/>
+  <c r="C63" i="10"/>
+  <c r="C63" i="4"/>
+  <c r="C64" i="4" s="1"/>
+  <c r="C57" i="4"/>
+  <c r="C58" i="4" s="1"/>
+  <c r="C51" i="4"/>
+  <c r="C52" i="4" s="1"/>
+  <c r="C45" i="4"/>
+  <c r="C46" i="4" s="1"/>
+  <c r="C39" i="4"/>
+  <c r="C33" i="4"/>
+  <c r="C27" i="4"/>
+  <c r="C21" i="4"/>
+  <c r="C15" i="4"/>
+  <c r="C9" i="4"/>
+  <c r="C62" i="9"/>
+  <c r="C93" i="10"/>
+  <c r="C85" i="10"/>
+  <c r="C76" i="10"/>
+  <c r="A21" i="10"/>
+  <c r="A20" i="10"/>
+  <c r="A19" i="10"/>
+  <c r="A18" i="10"/>
+  <c r="A17" i="10"/>
+  <c r="A16" i="10"/>
+  <c r="A15" i="10"/>
+  <c r="A14" i="10"/>
+  <c r="A13" i="10"/>
+  <c r="A12" i="10"/>
+  <c r="C5" i="4" l="1"/>
+  <c r="C56" i="4"/>
+  <c r="D56" i="4" s="1"/>
+  <c r="C20" i="10" s="1"/>
+  <c r="C50" i="4"/>
+  <c r="D50" i="4" s="1"/>
+  <c r="C19" i="10" s="1"/>
+  <c r="C44" i="4"/>
+  <c r="D44" i="4" s="1"/>
+  <c r="C18" i="10" s="1"/>
+  <c r="C62" i="4"/>
+  <c r="D62" i="4" s="1"/>
+  <c r="C21" i="10" s="1"/>
+  <c r="C40" i="4"/>
+  <c r="C38" i="4" s="1"/>
+  <c r="C28" i="4"/>
+  <c r="C26" i="4" s="1"/>
+  <c r="D26" i="4" s="1"/>
+  <c r="C15" i="10" s="1"/>
+  <c r="C22" i="4"/>
+  <c r="D20" i="4" s="1"/>
+  <c r="C14" i="10" s="1"/>
+  <c r="C16" i="4"/>
+  <c r="C69" i="9"/>
+  <c r="C75" i="9"/>
+  <c r="C17" i="9"/>
+  <c r="C18" i="9" s="1"/>
+  <c r="D14" i="4" l="1"/>
+  <c r="C13" i="10" s="1"/>
+  <c r="C10" i="4"/>
+  <c r="D8" i="4" s="1"/>
+  <c r="C12" i="10" s="1"/>
+  <c r="D38" i="4"/>
+  <c r="C17" i="10" s="1"/>
+  <c r="C34" i="4"/>
+  <c r="C32" i="4" s="1"/>
+  <c r="C94" i="10"/>
+  <c r="C76" i="9"/>
+  <c r="C53" i="9"/>
+  <c r="C6" i="4" l="1"/>
+  <c r="C4" i="4" s="1"/>
+  <c r="D32" i="4"/>
+  <c r="C16" i="10" s="1"/>
+  <c r="C22" i="10" s="1"/>
+  <c r="D5" i="4"/>
+  <c r="C77" i="9"/>
+  <c r="C23" i="10" l="1"/>
+  <c r="D6" i="4"/>
+  <c r="D4" i="4"/>
+  <c r="C64" i="10" l="1"/>
+  <c r="C95" i="10" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="198">
-[...404 lines deleted...]
-    <t>A1: Personal, data fylls i från lönekalkylen</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="169">
+  <si>
+    <t xml:space="preserve">BUDGETMALL  PROJEKTBIDRAG   (i kronor)                                                                                                                           </t>
+  </si>
+  <si>
+    <t>ANSÖKAN OM BIDRAG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evenemangets namn: </t>
+  </si>
+  <si>
+    <t>Ansökande organisation:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evenemangets period: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">* inkluderar planeringsfas, genomförande och avslut/rapportskrivande </t>
+  </si>
+  <si>
+    <t>OBS - Fyll endast i de vita cellerna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A : Kostnader för evenemanget </t>
+  </si>
+  <si>
+    <t>A1 : Personal och roll i projektet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arbetsuppgifter  (specificera arbetsuppgifter i projektet  för respektive  person) </t>
+  </si>
+  <si>
+    <t>Lönekostnader inkl PO</t>
+  </si>
+  <si>
+    <t>Beloppet överförs från blad 3.</t>
+  </si>
+  <si>
+    <t>Summa personalkostnader inkl PO</t>
+  </si>
+  <si>
+    <t>OH-kostnader ( 15 %)</t>
+  </si>
+  <si>
+    <t>A2 : Övriga kostnader i projektet</t>
+  </si>
+  <si>
+    <t>Beskrivning av övriga kostnader och enklare beräkning</t>
+  </si>
+  <si>
+    <t>Belopp</t>
+  </si>
+  <si>
+    <t>Artistgage och omkostnader på plats</t>
+  </si>
+  <si>
+    <t>Avfallshantering</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avgift för bygglov </t>
+  </si>
+  <si>
+    <t>Avgift för polistillstånd</t>
+  </si>
+  <si>
+    <t>Avgift för serveringstillstånd</t>
+  </si>
+  <si>
+    <t>Avspärrningar och fordonshinder</t>
+  </si>
+  <si>
+    <t>Belysning</t>
+  </si>
+  <si>
+    <t>Brandskydd</t>
+  </si>
+  <si>
+    <t>Fotograf/filmare</t>
+  </si>
+  <si>
+    <t>Försäkringar</t>
+  </si>
+  <si>
+    <t>Hemsida</t>
+  </si>
+  <si>
+    <t>Kortterminaler</t>
+  </si>
+  <si>
+    <t>Ljus och ljud</t>
+  </si>
+  <si>
+    <t>Lokal-/markhyra</t>
+  </si>
+  <si>
+    <t>Marknadsföring</t>
+  </si>
+  <si>
+    <t>Matvagnar /-tält</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Platsspecifika kostnader </t>
+  </si>
+  <si>
+    <t>Press</t>
+  </si>
+  <si>
+    <t>Scen</t>
+  </si>
+  <si>
+    <t>Skyltning och dekoration</t>
+  </si>
+  <si>
+    <t>STIM-avgift</t>
+  </si>
+  <si>
+    <t>Stängsel</t>
+  </si>
+  <si>
+    <t>Säkerhet</t>
+  </si>
+  <si>
+    <t>Toaletter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transporter </t>
+  </si>
+  <si>
+    <t>Trycksaker</t>
+  </si>
+  <si>
+    <t>Tält, möbler, inredning</t>
+  </si>
+  <si>
+    <t>Timanställda</t>
+  </si>
+  <si>
+    <t>Återställningskostnader</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extern representation </t>
+  </si>
+  <si>
+    <t>Resor</t>
+  </si>
+  <si>
+    <t>Lokaler som används endast för evenemanget</t>
+  </si>
+  <si>
+    <t>Summa övriga kostnader</t>
+  </si>
+  <si>
+    <t>Totalt budgeterade kostnader inom projektet</t>
+  </si>
+  <si>
+    <t>B : INTÄKTER /FINANSIERING</t>
+  </si>
+  <si>
+    <t>B1: Extern medfinansiering, beskriv kostnadsposter</t>
+  </si>
+  <si>
+    <t>Finansiär</t>
+  </si>
+  <si>
+    <t>Summa annan finansiering</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B2: Egen medfinansiering, beskriv kostnadsposter </t>
+  </si>
+  <si>
+    <t>Finansieringskälla för intäkt (varifrån intäkten kommer)</t>
+  </si>
+  <si>
+    <t>Summa intern finansiering</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B3: Intäkter som genereras inom projektet (namnge intäkten) </t>
+  </si>
+  <si>
+    <t>Beskrivning av intäkt</t>
+  </si>
+  <si>
+    <t>Summa intäkter som genereras inom verksamheten</t>
+  </si>
+  <si>
+    <t>Totalt budgeterad annan eller egen finansiering inom projektet</t>
+  </si>
+  <si>
+    <t>Summa kostnader som söks bidrag för</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUDGETMALL EXEMPEL                                                                                                                                       </t>
+  </si>
+  <si>
+    <t>PROJEKTBIDRAG (i kronor)</t>
+  </si>
+  <si>
+    <t>Evenemangets namn: Exempelfestival</t>
+  </si>
+  <si>
+    <t>Ansökande organisation: Föreningen Test</t>
+  </si>
+  <si>
+    <t>Evenemangets period: 20270201-20270831</t>
+  </si>
+  <si>
+    <t>Kostnader för evenemanget</t>
+  </si>
+  <si>
+    <t>Personal och roll i projektet</t>
   </si>
   <si>
     <t>Arbetsuppgifter</t>
   </si>
   <si>
-    <t>Lönekostnader inkl PO</t>
-[...147 lines deleted...]
-    <t>Arrangör: Y</t>
+    <t xml:space="preserve">Projektmedarbetare </t>
+  </si>
+  <si>
+    <t>Ta emot besökare, samordna volontärer, sätta upp skyltar, lägga upp annonser</t>
+  </si>
+  <si>
+    <t>Projektledare</t>
   </si>
   <si>
     <t>Möte med Malmö stad, rapportering till styrgruppen, möte samarbetspartners</t>
   </si>
   <si>
-    <t>Ta emot besökare, samordna volontärer, sätta upp skyltar, lägga upp annonser</t>
-[...2 lines deleted...]
-    <t>Hanterar fakturor, avtal , ekonomi kopplat till evenemanget</t>
+    <t>Administratör</t>
+  </si>
+  <si>
+    <t>Hanterar fakturor, avtal, ekonomi kopplat till evenemanget</t>
+  </si>
+  <si>
+    <t>Handledare inom workshops</t>
+  </si>
+  <si>
+    <t>Övriga kostnader i projektet</t>
+  </si>
+  <si>
+    <t>13 200 per dag  enligt offerten * 3 dagar + resa 1500</t>
+  </si>
+  <si>
+    <t>700 kr per dag* 5 stationer* 3 dagar</t>
+  </si>
+  <si>
+    <t>Enligt prislista</t>
+  </si>
+  <si>
+    <t>Inhyrd utrustning 10 000 per dag * 3 dagar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biljettförsäljning </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Via tickets.se, avgift </t>
+  </si>
+  <si>
+    <t>Enl. offerten 5 000 kr för 3 dagar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">150 bilder - prispaket </t>
+  </si>
+  <si>
+    <t>3 600 för utrustning, 5000 olycksfalls, avbeställning  3000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 000 standardavgift för 3 månader </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 000 kr avgift  / månad </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inhyrd utrustning enligt offerten </t>
+  </si>
+  <si>
+    <t>Lokal/markhyra</t>
+  </si>
+  <si>
+    <t>Enligt avtal</t>
+  </si>
+  <si>
+    <t>Annonsering i lokaltidning, FB, Instagram</t>
+  </si>
+  <si>
+    <t>10 000 per dag enl. offerten *3 dagar</t>
+  </si>
+  <si>
+    <t>10 timanställda* 9 timmar * 500 kronor i total kostnad per timme, inklusive semesterersättning och PO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utbildning </t>
+  </si>
+  <si>
+    <t>workshops för volontärer , 2 tillfällen * 2 000</t>
+  </si>
+  <si>
+    <t>Resor för deltagare till aktiviteter, 12 utflykter * 3 000</t>
+  </si>
+  <si>
+    <t>Lokaler</t>
+  </si>
+  <si>
+    <t>Hyra 15 kvm på Järnvägsgatan 60 , ca 20 %  används projektet, (12*5 000 ) *0,2</t>
+  </si>
+  <si>
+    <t>Totalt budgeterade kostnader inom verksamheten</t>
+  </si>
+  <si>
+    <t>Annan eller egen medfinansiering</t>
+  </si>
+  <si>
+    <t>Extern medfinansiering till projekt som bidrag söks för (beskriv kostnadsposter)</t>
+  </si>
+  <si>
+    <t>Reskostnader till aktiviteter, 2 utflykter</t>
+  </si>
+  <si>
+    <t>Myndighet X</t>
+  </si>
+  <si>
+    <t>Subventionering av hyra, 10 % avser projektet</t>
+  </si>
+  <si>
+    <t>Bostadsbolag X</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lönestöd för administratör 60 % av lön </t>
+  </si>
+  <si>
+    <t>Arbetsförmedlingen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ej specificerad kostnad, medfinansiering samarbetspartner </t>
+  </si>
+  <si>
+    <t>Region Skåne</t>
+  </si>
+  <si>
+    <t>Egen medfinansiering (beskriv kostnadsposter)</t>
+  </si>
+  <si>
+    <t>Sparat eget kapital , buffert sparande</t>
+  </si>
+  <si>
+    <t>Loppmarknad, medlemsavgifter, ej utnyttjat bidrag utan återkrav, gåvor</t>
+  </si>
+  <si>
+    <t>Intäkter som genereras inom projektet (beskriv kostnadsposter)</t>
+  </si>
+  <si>
+    <t>Biljettförsäljning</t>
+  </si>
+  <si>
+    <t>Biljetter, 100 stycken * 25 kr</t>
+  </si>
+  <si>
+    <t>Totalt budgeterad annan eller egen finansiering inom verksamheten</t>
+  </si>
+  <si>
+    <t>OBS - Fyll i endast vita celler i tabellen</t>
+  </si>
+  <si>
+    <t>Totalt:</t>
+  </si>
+  <si>
+    <t>Grunddata</t>
+  </si>
+  <si>
+    <t>TOTALT</t>
+  </si>
+  <si>
+    <t>Totala LÖNEKOSTNAD</t>
+  </si>
+  <si>
+    <t>Totala lönekostnader inkl PO</t>
+  </si>
+  <si>
+    <t>LÖN</t>
+  </si>
+  <si>
+    <t>Totala lönekostnader exkl PO</t>
+  </si>
+  <si>
+    <t>PO</t>
+  </si>
+  <si>
+    <t>Totala  PO kostnader</t>
+  </si>
+  <si>
+    <t>Lön inkl PO</t>
+  </si>
+  <si>
+    <t>Totala lönekostnader "Person 1"</t>
+  </si>
+  <si>
+    <t>Månadslön</t>
+  </si>
+  <si>
+    <t>Överförs till "Budgetmall" cell C12</t>
+  </si>
+  <si>
+    <t>Antal månader</t>
+  </si>
+  <si>
+    <t>Omfattning</t>
+  </si>
+  <si>
+    <t>Byt ut exemplet mot aktuella siffror för er verksamhet i de vita cellerna.</t>
+  </si>
+  <si>
+    <t>Person 2</t>
+  </si>
+  <si>
+    <t>Totala lönekostnader "Person 2"</t>
+  </si>
+  <si>
+    <t>Överförs till "Budgetmall" cell C13</t>
+  </si>
+  <si>
+    <t>Person 3</t>
+  </si>
+  <si>
+    <t>Totala lönekostnader "Person 3"</t>
+  </si>
+  <si>
+    <t>Överförs till "Budgetmall" cell C 14</t>
+  </si>
+  <si>
+    <t>Person 4</t>
+  </si>
+  <si>
+    <t>Totala lönekostnader "Person 4"</t>
+  </si>
+  <si>
+    <t>Överförs till "Budgetmall" cell C15</t>
+  </si>
+  <si>
+    <t>Person 5</t>
+  </si>
+  <si>
+    <t>Totala lönekostnader "Person 5"</t>
+  </si>
+  <si>
+    <t>Överförs till "Budgetmall" cell C16</t>
+  </si>
+  <si>
+    <t>Person 6</t>
+  </si>
+  <si>
+    <t>Totala lönekostnader "Person 6"</t>
+  </si>
+  <si>
+    <t>Överförs till "Budgetmall" cell C17</t>
   </si>
   <si>
     <t>Person 7</t>
   </si>
   <si>
+    <t>Totala lönekostnader "Person 7"</t>
+  </si>
+  <si>
+    <t>Överförs till "Budgetmall" cell C18</t>
+  </si>
+  <si>
     <t>Person 8</t>
   </si>
   <si>
-    <t>Beskrivning av övriga kostnader, enklare beräkning</t>
-[...164 lines deleted...]
-    <t>Omfattning</t>
+    <t>Totala lönekostnader "Person 8"</t>
+  </si>
+  <si>
+    <t>Överförs till "Budgetmall" rad  C19</t>
+  </si>
+  <si>
+    <t>Person 9</t>
+  </si>
+  <si>
+    <t>Totala lönekostnader "Person 9"</t>
+  </si>
+  <si>
+    <t>Överförs till "Budgetmall" rad  C20</t>
+  </si>
+  <si>
+    <t>Person 10</t>
+  </si>
+  <si>
+    <t>Totala lönekostnader "Person 10"</t>
+  </si>
+  <si>
+    <t>Överförs till "Budgetmall" cell  C21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Administratör </t>
   </si>
   <si>
     <t xml:space="preserve">Medarbetare </t>
   </si>
   <si>
-    <t>Administratör</t>
-[...84 lines deleted...]
-    <t>Medarbetare</t>
+    <t xml:space="preserve">Adminsitratör </t>
+  </si>
+  <si>
+    <t>Kalkyl för lönekostnader (lönenivå 2027)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OBS - Fyll först i bladet "Kalkyl för lönekostnader" nedan, om ni söker bidrag för detta. </t>
+  </si>
+  <si>
+    <t>OBS - Ifyllda siffror under "Person 1" är enbart ett exempel. Nollställ om ni inte söker bidrag för personal med månadslön.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <sz val="10"/>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1117,1222 +749,1518 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1" tint="0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <color rgb="FFA20000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...13 lines deleted...]
-      <sz val="10"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <color rgb="FF8A0000"/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-[...6 lines deleted...]
-      <color theme="1"/>
+      <sz val="18"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="14"/>
-      <color theme="0"/>
+      <color rgb="FFA20000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color theme="0"/>
+      <sz val="14"/>
+      <color theme="1" tint="0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-      <sz val="11"/>
+      <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...42 lines deleted...]
-    </font>
   </fonts>
-  <fills count="16">
+  <fills count="21">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFC0E2EA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFDDEBF7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF00B050"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.39997558519241921"/>
-[...5 lines deleted...]
-        <fgColor theme="9" tint="0.39997558519241921"/>
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.79998168889431442"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor theme="2" tint="-0.499984740745262"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6E0B4"/>
-        <bgColor rgb="FFCCFFCC"/>
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor rgb="FFFFFFCC"/>
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="35">
+  <borders count="40">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...16 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...41 lines deleted...]
-      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...36 lines deleted...]
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...23 lines deleted...]
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...52 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...48 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...11 lines deleted...]
-      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="3" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="182">
+  <cellXfs count="255">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="13" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="5" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="12" fillId="5" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="5" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="10" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="12" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="9" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="11" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="7" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="38" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="38" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="38" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="12" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="15" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="8" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="9" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="15" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="15" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="15" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="15" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="15" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="15" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="13" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="26" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="13" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="13" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="14" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="14" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="14" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="14" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="14" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="35" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="12" fillId="14" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="17" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="26" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="17" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="17" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="16" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="16" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="16" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="16" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="16" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="12" fillId="16" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="37" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="37" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="3" fontId="7" fillId="19" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="37" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="19" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="19" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="18" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="18" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="18" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="18" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="18" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="12" fillId="18" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="13" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="12" borderId="21" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="2" fontId="32" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...60 lines deleted...]
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="28" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="33" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="28" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="19" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="40" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="40" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="1" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="27" fillId="11" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="29"/>
+    </xf>
+    <xf numFmtId="2" fontId="31" fillId="11" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="31" fillId="11" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="7" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="7" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="19" fillId="13" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="19" fillId="13" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="19" fillId="13" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="19" fillId="13" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="19" fillId="13" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="19" fillId="13" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="19" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="8" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="7" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="7" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="25" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="27" fillId="10" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="10" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="27" fillId="12" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="12" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="19" fillId="12" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="8" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="8" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="28" fillId="7" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="8" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="14" borderId="28" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...15 lines deleted...]
-    <xf numFmtId="3" fontId="32" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="31" fillId="12" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="3" fontId="26" fillId="8" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="19" fillId="9" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="9" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="8" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="28" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="9" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="25" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="27" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="28" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="27" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="34" fillId="20" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="34" fillId="20" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...97 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="34" fillId="20" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...140 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Dålig" xfId="2" builtinId="27"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Procent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2590,3107 +2518,2576 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7493CEAA-DAEC-4022-890C-5997DA626E5C}">
+  <sheetPr>
+    <tabColor theme="7" tint="0.39997558519241921"/>
+  </sheetPr>
+  <dimension ref="A1:K99"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" topLeftCell="A30" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H22" sqref="H22"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="68" zoomScaleNormal="68" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="3.28515625" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.7109375" style="5"/>
+    <col min="1" max="1" width="108.453125" style="199" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="96.7265625" style="199" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.26953125" style="199" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="2" style="199" customWidth="1"/>
+    <col min="6" max="6" width="57.26953125" style="199" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="2" style="199" customWidth="1"/>
+    <col min="9" max="10" width="9.1796875" style="199"/>
+    <col min="11" max="11" width="11.453125" style="199" customWidth="1"/>
+    <col min="12" max="16384" width="9.1796875" style="199"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="21" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="B2" s="12" t="s">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A1" s="197" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="198"/>
+      <c r="C1" s="198"/>
+      <c r="D1" s="198"/>
+      <c r="E1" s="198"/>
+      <c r="F1" s="198"/>
+      <c r="G1" s="198"/>
+      <c r="H1" s="198"/>
+    </row>
+    <row r="2" spans="1:11" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A2" s="200" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="B4" s="34" t="s">
+    <row r="3" spans="1:11" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="172" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="33"/>
-[...4 lines deleted...]
-      <c r="B5" s="35" t="s">
+    </row>
+    <row r="4" spans="1:11" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="173" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="36"/>
-[...4 lines deleted...]
-      <c r="B6" s="38" t="s">
+    </row>
+    <row r="5" spans="1:11" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A5" s="173" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="36"/>
-[...4 lines deleted...]
-      <c r="B7" s="38" t="s">
+      <c r="B5" s="201" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="36"/>
-[...10 lines deleted...]
-      <c r="B9" s="34" t="s">
+    </row>
+    <row r="6" spans="1:11" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="J6" s="202"/>
+      <c r="K6" s="202"/>
+    </row>
+    <row r="7" spans="1:11" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="203" t="s">
+        <v>167</v>
+      </c>
+      <c r="J7" s="202"/>
+      <c r="K7" s="202"/>
+    </row>
+    <row r="8" spans="1:11" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="204" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="33"/>
-[...3 lines deleted...]
-      <c r="B10" s="38" t="s">
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A9" s="205"/>
+      <c r="C9" s="206"/>
+    </row>
+    <row r="10" spans="1:11" s="210" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A10" s="207" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="33"/>
-[...8 lines deleted...]
-      <c r="B12" s="39" t="s">
+      <c r="B10" s="208"/>
+      <c r="C10" s="209"/>
+    </row>
+    <row r="11" spans="1:11" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A11" s="211" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="33"/>
-[...3 lines deleted...]
-      <c r="B13" s="38" t="s">
+      <c r="B11" s="212" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="33"/>
-[...8 lines deleted...]
-      <c r="B15" s="40" t="s">
+      <c r="C11" s="213" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="33"/>
-[...3 lines deleted...]
-      <c r="B16" s="38" t="s">
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A12" s="214" t="str">
+        <f>'03.Kalkyl för lönekostnader'!A7</f>
+        <v>Projektledare</v>
+      </c>
+      <c r="B12" s="174"/>
+      <c r="C12" s="215">
+        <f>'03.Kalkyl för lönekostnader'!D8</f>
+        <v>299139.51819999999</v>
+      </c>
+      <c r="F12" s="199" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="36"/>
-[...8 lines deleted...]
-      <c r="B18" s="39" t="s">
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A13" s="216" t="str">
+        <f>'03.Kalkyl för lönekostnader'!A13</f>
+        <v>Person 2</v>
+      </c>
+      <c r="B13" s="175"/>
+      <c r="C13" s="217">
+        <f>'03.Kalkyl för lönekostnader'!D14</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="199" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A14" s="216" t="str">
+        <f>'03.Kalkyl för lönekostnader'!A19</f>
+        <v>Person 3</v>
+      </c>
+      <c r="B14" s="175"/>
+      <c r="C14" s="217">
+        <f>'03.Kalkyl för lönekostnader'!D20</f>
+        <v>0</v>
+      </c>
+      <c r="F14" s="199" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A15" s="216" t="str">
+        <f>'03.Kalkyl för lönekostnader'!A25</f>
+        <v>Person 4</v>
+      </c>
+      <c r="B15" s="175"/>
+      <c r="C15" s="217">
+        <f>'03.Kalkyl för lönekostnader'!D26</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="199" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A16" s="216" t="str">
+        <f>'03.Kalkyl för lönekostnader'!A31</f>
+        <v>Person 5</v>
+      </c>
+      <c r="B16" s="175"/>
+      <c r="C16" s="217">
+        <f>'03.Kalkyl för lönekostnader'!D32</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="199" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A17" s="216" t="str">
+        <f>'03.Kalkyl för lönekostnader'!A37</f>
+        <v>Person 6</v>
+      </c>
+      <c r="B17" s="175"/>
+      <c r="C17" s="217">
+        <f>'03.Kalkyl för lönekostnader'!D38</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="199" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A18" s="216" t="str">
+        <f>'03.Kalkyl för lönekostnader'!A43</f>
+        <v>Person 7</v>
+      </c>
+      <c r="B18" s="175"/>
+      <c r="C18" s="217">
+        <f>'03.Kalkyl för lönekostnader'!D44</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="199" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A19" s="216" t="str">
+        <f>'03.Kalkyl för lönekostnader'!A49</f>
+        <v>Person 8</v>
+      </c>
+      <c r="B19" s="175"/>
+      <c r="C19" s="217">
+        <f>'03.Kalkyl för lönekostnader'!D50</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="199" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A20" s="216" t="str">
+        <f>'03.Kalkyl för lönekostnader'!A55</f>
+        <v>Person 9</v>
+      </c>
+      <c r="B20" s="175"/>
+      <c r="C20" s="217">
+        <f>'03.Kalkyl för lönekostnader'!D56</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="199" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A21" s="218" t="str">
+        <f>'03.Kalkyl för lönekostnader'!A61</f>
+        <v>Person 10</v>
+      </c>
+      <c r="B21" s="176"/>
+      <c r="C21" s="219">
+        <f>'03.Kalkyl för lönekostnader'!D62</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A22" s="220"/>
+      <c r="B22" s="221" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="33"/>
-[...3 lines deleted...]
-      <c r="B19" s="38" t="s">
+      <c r="C22" s="222">
+        <f>SUM(C12:C21)</f>
+        <v>299139.51819999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A23" s="223"/>
+      <c r="B23" s="221" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="33"/>
-[...8 lines deleted...]
-      <c r="B21" s="39" t="s">
+      <c r="C23" s="222">
+        <f>C22*0.15</f>
+        <v>44870.927729999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A24" s="211" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="33"/>
-[...3 lines deleted...]
-      <c r="B22" s="41" t="s">
+      <c r="B24" s="224" t="s">
         <v>15</v>
       </c>
-      <c r="C22" s="33"/>
-[...8 lines deleted...]
-      <c r="B24" s="40" t="s">
+      <c r="C24" s="225" t="s">
         <v>16</v>
       </c>
-      <c r="C24" s="33"/>
-[...3 lines deleted...]
-      <c r="B25" s="38" t="s">
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A25" s="188" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="33"/>
-[...9 lines deleted...]
-      <c r="B27" s="34" t="s">
+      <c r="B25" s="174"/>
+      <c r="C25" s="190"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A26" s="189" t="s">
         <v>18</v>
       </c>
-      <c r="C27" s="33"/>
-[...3 lines deleted...]
-      <c r="B28" s="45" t="s">
+      <c r="B26" s="175"/>
+      <c r="C26" s="191"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A27" s="189" t="s">
         <v>19</v>
       </c>
-      <c r="C28" s="33"/>
-[...8 lines deleted...]
-      <c r="B30" s="41" t="s">
+      <c r="B27" s="175"/>
+      <c r="C27" s="191"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A28" s="189" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="33"/>
-[...3 lines deleted...]
-      <c r="B31" s="38" t="s">
+      <c r="B28" s="175"/>
+      <c r="C28" s="191"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A29" s="189" t="s">
         <v>21</v>
       </c>
-      <c r="C31" s="33"/>
-[...3 lines deleted...]
-      <c r="B32" s="38" t="s">
+      <c r="B29" s="175"/>
+      <c r="C29" s="191"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A30" s="189" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="33"/>
-[...3 lines deleted...]
-      <c r="B33" s="38" t="s">
+      <c r="B30" s="175"/>
+      <c r="C30" s="191"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A31" s="189" t="s">
         <v>23</v>
       </c>
-      <c r="C33" s="33"/>
-[...3 lines deleted...]
-      <c r="B34" s="38" t="s">
+      <c r="B31" s="175"/>
+      <c r="C31" s="191"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A32" s="189" t="s">
         <v>24</v>
       </c>
-      <c r="C34" s="36"/>
-[...3 lines deleted...]
-      <c r="B35" s="38" t="s">
+      <c r="B32" s="175"/>
+      <c r="C32" s="191"/>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A33" s="189" t="s">
         <v>25</v>
       </c>
-      <c r="C35" s="33"/>
-[...3 lines deleted...]
-      <c r="B36" s="38" t="s">
+      <c r="B33" s="175"/>
+      <c r="C33" s="191"/>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A34" s="189" t="s">
         <v>26</v>
       </c>
-      <c r="C36" s="36"/>
-[...9 lines deleted...]
-      <c r="B38" s="34" t="s">
+      <c r="B34" s="175"/>
+      <c r="C34" s="191"/>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A35" s="189" t="s">
         <v>27</v>
       </c>
-      <c r="C38" s="33"/>
-[...3 lines deleted...]
-      <c r="B39" s="38" t="s">
+      <c r="B35" s="175"/>
+      <c r="C35" s="191"/>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A36" s="189" t="s">
         <v>28</v>
       </c>
-      <c r="C39" s="33"/>
-[...8 lines deleted...]
-      <c r="B41" s="38" t="s">
+      <c r="B36" s="175"/>
+      <c r="C36" s="191"/>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A37" s="189" t="s">
         <v>29</v>
       </c>
-      <c r="C41" s="33"/>
-[...8 lines deleted...]
-      <c r="B43" s="40" t="s">
+      <c r="B37" s="175"/>
+      <c r="C37" s="191"/>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A38" s="189" t="s">
         <v>30</v>
       </c>
-      <c r="C43" s="36"/>
-[...3 lines deleted...]
-      <c r="B44" s="38" t="s">
+      <c r="B38" s="175"/>
+      <c r="C38" s="191"/>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A39" s="189" t="s">
         <v>31</v>
       </c>
-      <c r="C44" s="36"/>
-[...3 lines deleted...]
-      <c r="B45" s="38" t="s">
+      <c r="B39" s="175"/>
+      <c r="C39" s="191"/>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A40" s="189" t="s">
         <v>32</v>
       </c>
-      <c r="C45" s="33"/>
-[...3 lines deleted...]
-      <c r="B46" s="38" t="s">
+      <c r="B40" s="175"/>
+      <c r="C40" s="191"/>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A41" s="189" t="s">
         <v>33</v>
       </c>
-      <c r="C46" s="33"/>
-[...3 lines deleted...]
-      <c r="B47" s="38" t="s">
+      <c r="B41" s="175"/>
+      <c r="C41" s="191"/>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A42" s="189" t="s">
         <v>34</v>
       </c>
-      <c r="C47" s="33"/>
-[...3 lines deleted...]
-      <c r="B48" s="38" t="s">
+      <c r="B42" s="175"/>
+      <c r="C42" s="191"/>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A43" s="189" t="s">
         <v>35</v>
       </c>
-      <c r="C48" s="36"/>
-[...3 lines deleted...]
-      <c r="B49" s="38" t="s">
+      <c r="B43" s="177"/>
+      <c r="C43" s="191"/>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A44" s="189" t="s">
         <v>36</v>
       </c>
-      <c r="C49" s="36"/>
-[...3 lines deleted...]
-      <c r="B50" s="38" t="s">
+      <c r="B44" s="177"/>
+      <c r="C44" s="191"/>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A45" s="189" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="36"/>
-[...8 lines deleted...]
-      <c r="B52" s="42" t="s">
+      <c r="B45" s="178"/>
+      <c r="C45" s="191"/>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A46" s="189" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B53" s="38" t="s">
+      <c r="B46" s="177"/>
+      <c r="C46" s="191"/>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A47" s="189" t="s">
         <v>39</v>
       </c>
-      <c r="C53" s="33"/>
-[...3 lines deleted...]
-      <c r="B54" s="38" t="s">
+      <c r="B47" s="177"/>
+      <c r="C47" s="191"/>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A48" s="189" t="s">
         <v>40</v>
       </c>
-      <c r="C54" s="33"/>
-[...3 lines deleted...]
-      <c r="B55" s="38" t="s">
+      <c r="B48" s="177"/>
+      <c r="C48" s="191"/>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A49" s="189" t="s">
         <v>41</v>
       </c>
-      <c r="C55" s="33"/>
-[...3 lines deleted...]
-      <c r="B56" s="38" t="s">
+      <c r="B49" s="177"/>
+      <c r="C49" s="191"/>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A50" s="189" t="s">
         <v>42</v>
       </c>
-      <c r="C56" s="33"/>
-[...3 lines deleted...]
-      <c r="B57" s="38" t="s">
+      <c r="B50" s="177"/>
+      <c r="C50" s="191"/>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A51" s="189" t="s">
         <v>43</v>
       </c>
-      <c r="C57" s="33"/>
-[...8 lines deleted...]
-      <c r="B59" s="42" t="s">
+      <c r="B51" s="177"/>
+      <c r="C51" s="191"/>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A52" s="189" t="s">
         <v>44</v>
       </c>
-      <c r="C59" s="33"/>
-[...3 lines deleted...]
-      <c r="B60" s="41" t="s">
+      <c r="B52" s="177"/>
+      <c r="C52" s="191"/>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A53" s="189" t="s">
         <v>45</v>
       </c>
-      <c r="C60" s="33"/>
-[...16 lines deleted...]
-      <c r="B63" s="44" t="s">
+      <c r="B53" s="177"/>
+      <c r="C53" s="192"/>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A54" s="175" t="s">
         <v>46</v>
       </c>
-      <c r="C63" s="33"/>
-[...6 lines deleted...]
-    </row>
+      <c r="B54" s="180"/>
+      <c r="C54" s="193"/>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A55" s="175" t="s">
+        <v>47</v>
+      </c>
+      <c r="B55" s="180"/>
+      <c r="C55" s="193"/>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A56" s="175" t="s">
+        <v>48</v>
+      </c>
+      <c r="B56" s="180"/>
+      <c r="C56" s="193"/>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A57" s="179"/>
+      <c r="B57" s="180"/>
+      <c r="C57" s="193"/>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A58" s="179"/>
+      <c r="B58" s="180"/>
+      <c r="C58" s="193"/>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A59" s="179"/>
+      <c r="B59" s="180"/>
+      <c r="C59" s="193"/>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A60" s="179"/>
+      <c r="B60" s="180"/>
+      <c r="C60" s="193"/>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A61" s="179"/>
+      <c r="B61" s="180"/>
+      <c r="C61" s="193"/>
+    </row>
+    <row r="62" spans="1:3" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A62" s="179"/>
+      <c r="B62" s="181"/>
+      <c r="C62" s="193"/>
+    </row>
+    <row r="63" spans="1:3" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A63" s="223"/>
+      <c r="B63" s="221" t="s">
+        <v>49</v>
+      </c>
+      <c r="C63" s="222">
+        <f>SUM(C25:C62)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A64" s="226"/>
+      <c r="B64" s="227" t="s">
+        <v>50</v>
+      </c>
+      <c r="C64" s="228">
+        <f>C22+C23+C63</f>
+        <v>344010.44592999999</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A65" s="229"/>
+      <c r="B65" s="230"/>
+      <c r="C65" s="231"/>
+    </row>
+    <row r="66" spans="1:3" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A66" s="232" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="233"/>
+      <c r="C66" s="234"/>
+    </row>
+    <row r="67" spans="1:3" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A67" s="235" t="s">
+        <v>52</v>
+      </c>
+      <c r="B67" s="236" t="s">
+        <v>53</v>
+      </c>
+      <c r="C67" s="237" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A68" s="174"/>
+      <c r="B68" s="174"/>
+      <c r="C68" s="190"/>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A69" s="174"/>
+      <c r="B69" s="174"/>
+      <c r="C69" s="190"/>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A70" s="174"/>
+      <c r="B70" s="174"/>
+      <c r="C70" s="190"/>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A71" s="174"/>
+      <c r="B71" s="174"/>
+      <c r="C71" s="190"/>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A72" s="175"/>
+      <c r="B72" s="175"/>
+      <c r="C72" s="191"/>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A73" s="175"/>
+      <c r="B73" s="175"/>
+      <c r="C73" s="191"/>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A74" s="175"/>
+      <c r="B74" s="175"/>
+      <c r="C74" s="191"/>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A75" s="177"/>
+      <c r="B75" s="177"/>
+      <c r="C75" s="191"/>
+    </row>
+    <row r="76" spans="1:3" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A76" s="238"/>
+      <c r="B76" s="239" t="s">
+        <v>54</v>
+      </c>
+      <c r="C76" s="240">
+        <f>SUM(C68:C75)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A77" s="235" t="s">
+        <v>55</v>
+      </c>
+      <c r="B77" s="241" t="s">
+        <v>56</v>
+      </c>
+      <c r="C77" s="237" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A78" s="174"/>
+      <c r="B78" s="174"/>
+      <c r="C78" s="190"/>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A79" s="174"/>
+      <c r="B79" s="174"/>
+      <c r="C79" s="190"/>
+    </row>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A80" s="174"/>
+      <c r="B80" s="174"/>
+      <c r="C80" s="190"/>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A81" s="174"/>
+      <c r="B81" s="174"/>
+      <c r="C81" s="190"/>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A82" s="174"/>
+      <c r="B82" s="174"/>
+      <c r="C82" s="190"/>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A83" s="174"/>
+      <c r="B83" s="174"/>
+      <c r="C83" s="190"/>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A84" s="175"/>
+      <c r="B84" s="175"/>
+      <c r="C84" s="191"/>
+    </row>
+    <row r="85" spans="1:3" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A85" s="242"/>
+      <c r="B85" s="243" t="s">
+        <v>57</v>
+      </c>
+      <c r="C85" s="244">
+        <f>SUM(C78:C84)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A86" s="235" t="s">
+        <v>58</v>
+      </c>
+      <c r="B86" s="245" t="s">
+        <v>59</v>
+      </c>
+      <c r="C86" s="237" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A87" s="182"/>
+      <c r="B87" s="183"/>
+      <c r="C87" s="194"/>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A88" s="182"/>
+      <c r="B88" s="183"/>
+      <c r="C88" s="194"/>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A89" s="182"/>
+      <c r="B89" s="183"/>
+      <c r="C89" s="194"/>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A90" s="184"/>
+      <c r="B90" s="185"/>
+      <c r="C90" s="195"/>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A91" s="184"/>
+      <c r="B91" s="185"/>
+      <c r="C91" s="195"/>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A92" s="186"/>
+      <c r="B92" s="187"/>
+      <c r="C92" s="196"/>
+    </row>
+    <row r="93" spans="1:3" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A93" s="246"/>
+      <c r="B93" s="247" t="s">
+        <v>60</v>
+      </c>
+      <c r="C93" s="248">
+        <f>SUM(C87:C92)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A94" s="249"/>
+      <c r="B94" s="250" t="s">
+        <v>61</v>
+      </c>
+      <c r="C94" s="251">
+        <f>C76+C85+C93</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A95" s="252"/>
+      <c r="B95" s="253" t="s">
+        <v>62</v>
+      </c>
+      <c r="C95" s="254">
+        <f>C64-C94</f>
+        <v>344010.44592999999</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="97" s="199" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="98" s="199" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="99" s="199" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="KhFEWy+X+xllm0+EAehOoQzZLtHiK5kQkecB3Pox44u5bq1R7snrQ2o58EjdyvjnEJ+Dew8sKucnkd7/taUrsw==" saltValue="fK2c61LZZu8qsKeYD1ybaA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="jrCbVCe8QvR/yxc9BYsKJKuHXuQdjiO1tdEidEJPcuHfSoRKWfu1Hca5ENZr2UT8r+XfR759tv0/a9TujDzntg==" saltValue="Z68Z5348SGpPB/PY3b+0mw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11D30518-3826-488C-8625-04FBAEF85E1F}">
   <sheetPr>
-    <tabColor theme="9" tint="-0.249977111117893"/>
+    <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:I101"/>
+  <dimension ref="A1:H88"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
-[...5 lines deleted...]
-      </extLst>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="92" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="92"/>
+    <col min="1" max="1" width="86.453125" customWidth="1"/>
+    <col min="2" max="2" width="98.1796875" customWidth="1"/>
+    <col min="3" max="3" width="24.1796875" style="11" customWidth="1"/>
+    <col min="4" max="8" width="2" customWidth="1"/>
+    <col min="11" max="11" width="11.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="21" x14ac:dyDescent="0.2">
-      <c r="B1" s="93" t="s">
+    <row r="1" spans="1:8" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+    </row>
+    <row r="2" spans="1:8" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A2" s="10" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="12" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A5" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="15"/>
+    </row>
+    <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="16"/>
+    </row>
+    <row r="9" spans="1:8" s="20" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A9" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="18"/>
+      <c r="C9" s="19"/>
+    </row>
+    <row r="10" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" s="26">
+        <v>197000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="26">
+        <v>553138</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" s="26">
+        <v>30075</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="26">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="24"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="26"/>
+    </row>
+    <row r="16" spans="1:8" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="24"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="26"/>
+    </row>
+    <row r="17" spans="1:3" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="28"/>
+      <c r="B17" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="30">
+        <f>SUM(C11:C16)</f>
+        <v>816213</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="31"/>
+      <c r="B18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="30">
+        <f>C17*0.15</f>
+        <v>122431.95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="33" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" s="25">
+        <v>41100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="25">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="25">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="25">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" s="25">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="C25" s="25">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C26" s="25">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" s="25">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" s="25">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" s="25">
+        <v>11600</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" s="25">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="25">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="25">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="36" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="C33" s="25">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" s="35">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="25"/>
+      <c r="C35" s="38"/>
+    </row>
+    <row r="36" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="25"/>
+      <c r="C36" s="38"/>
+    </row>
+    <row r="37" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="25"/>
+      <c r="C37" s="38"/>
+    </row>
+    <row r="38" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="35"/>
+      <c r="C38" s="38"/>
+    </row>
+    <row r="39" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="25"/>
+      <c r="C39" s="38"/>
+    </row>
+    <row r="40" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="25"/>
+      <c r="C40" s="38"/>
+    </row>
+    <row r="41" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="35"/>
+      <c r="C41" s="38"/>
+    </row>
+    <row r="42" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="38">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="35"/>
+      <c r="C43" s="38"/>
+    </row>
+    <row r="44" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="35"/>
+      <c r="C44" s="38"/>
+    </row>
+    <row r="45" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="B45" s="35"/>
+      <c r="C45" s="38"/>
+    </row>
+    <row r="46" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="35"/>
+      <c r="C46" s="38"/>
+    </row>
+    <row r="47" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="B47" s="38" t="s">
+        <v>95</v>
+      </c>
+      <c r="C47" s="38">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="35"/>
+      <c r="C48" s="38"/>
+    </row>
+    <row r="49" spans="1:4" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="B49" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49" s="38">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="C1" s="94"/>
-[...17 lines deleted...]
-      <c r="B4" s="54" t="s">
+      <c r="B50" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="40">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A51" s="39" t="s">
+        <v>99</v>
+      </c>
+      <c r="B51" s="39" t="s">
+        <v>100</v>
+      </c>
+      <c r="C51" s="40">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A52" s="31"/>
+      <c r="B52" s="29" t="s">
         <v>49</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="B10" s="104" t="s">
+      <c r="C52" s="30">
+        <f>SUM(C20:C51)</f>
+        <v>326200</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A53" s="41"/>
+      <c r="B53" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" s="43">
+        <f>C17+C18+C52</f>
+        <v>1264844.95</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A54" s="15"/>
+      <c r="B54" s="44"/>
+      <c r="C54" s="45"/>
+    </row>
+    <row r="55" spans="1:4" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="B55" s="47"/>
+      <c r="C55" s="48"/>
+      <c r="D55" s="49"/>
+    </row>
+    <row r="56" spans="1:4" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="50" t="s">
+        <v>103</v>
+      </c>
+      <c r="B56" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="105" t="s">
+      <c r="C56" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="26">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B58" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="C58" s="40">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="B59" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="C59" s="40">
+        <v>18045</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="39" t="s">
+        <v>110</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>111</v>
+      </c>
+      <c r="C60" s="40">
+        <v>350000</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="53"/>
+      <c r="B61" s="53"/>
+      <c r="C61" s="54"/>
+    </row>
+    <row r="62" spans="1:4" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="55"/>
+      <c r="B62" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="D10" s="106">
-[...9 lines deleted...]
-      <c r="C11" s="109" t="s">
+      <c r="C62" s="57">
+        <f>SUM(C57:C61)</f>
+        <v>375245</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="B63" s="58" t="s">
         <v>56</v>
       </c>
-      <c r="D11" s="53" t="s">
+      <c r="C63" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="B64" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="C64" s="26">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="24"/>
+      <c r="B65" s="24"/>
+      <c r="C65" s="26"/>
+    </row>
+    <row r="66" spans="1:3" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="24"/>
+      <c r="B66" s="24"/>
+      <c r="C66" s="26"/>
+    </row>
+    <row r="67" spans="1:3" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="24"/>
+      <c r="B67" s="24"/>
+      <c r="C67" s="26"/>
+    </row>
+    <row r="68" spans="1:3" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="39"/>
+      <c r="B68" s="24"/>
+      <c r="C68" s="40"/>
+    </row>
+    <row r="69" spans="1:3" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A69" s="59"/>
+      <c r="B69" s="60" t="s">
         <v>57</v>
       </c>
-    </row>
-[...98 lines deleted...]
-      <c r="C21" s="53" t="s">
+      <c r="C69" s="61">
+        <f>SUM(C64:C68)</f>
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A70" s="50" t="s">
+        <v>115</v>
+      </c>
+      <c r="B70" s="62" t="s">
         <v>59</v>
       </c>
-      <c r="D21" s="53">
-[...9 lines deleted...]
-      <c r="B23" s="113" t="s">
+      <c r="C70" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="63" t="s">
+        <v>116</v>
+      </c>
+      <c r="B71" s="64" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="65">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="66"/>
+      <c r="B72" s="67"/>
+      <c r="C72" s="68"/>
+    </row>
+    <row r="73" spans="1:3" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="66"/>
+      <c r="B73" s="69"/>
+      <c r="C73" s="68"/>
+    </row>
+    <row r="74" spans="1:3" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="70"/>
+      <c r="B74" s="71"/>
+      <c r="C74" s="72"/>
+    </row>
+    <row r="75" spans="1:3" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A75" s="73"/>
+      <c r="B75" s="74" t="s">
         <v>60</v>
       </c>
-      <c r="C23" s="114" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="53" t="s">
+      <c r="C75" s="75">
+        <f>SUM(C71:C72)</f>
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A76" s="41"/>
+      <c r="B76" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="C76" s="43">
+        <f>C62+C69+C75</f>
+        <v>402745</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A77" s="76"/>
+      <c r="B77" s="77" t="s">
         <v>62</v>
       </c>
-    </row>
-[...419 lines deleted...]
-    <row r="101" s="92" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="C77" s="78">
+        <f>C53-C76</f>
+        <v>862099.95</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="79" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="86" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="87" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="88" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HRseRuNxWwPSRD3EtXAhDXkPLFlYSLT55PvGVvZsunPDlgIJ2y5BDWq0MxBSTEBk2Tk3sgmYkC9wAFMKieqL2Q==" saltValue="VQQJHFnzBF5RC6o0akYjQA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="EItnq4n0wBFgmQlZDY4Ybf60qFlm4g7hNkIGmJ0S9aV+dBPXwkjD2v/GcR4VkC/H1/jv1RGPMN1wdIGJ2OgGyg==" saltValue="PS8vqlvwpEcF5YmYacsaZg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:L92"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
+    <tabColor theme="5" tint="-0.249977111117893"/>
+  </sheetPr>
+  <dimension ref="A1:J66"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M24" sqref="M24"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="28" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="8" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="8.7109375" style="8"/>
+    <col min="1" max="1" width="42" style="81" customWidth="1"/>
+    <col min="2" max="2" width="11" style="81" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23.26953125" style="81" customWidth="1"/>
+    <col min="4" max="4" width="15" style="81" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="2" style="81" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="46.81640625" style="81" customWidth="1"/>
+    <col min="7" max="9" width="2" customWidth="1"/>
+    <col min="10" max="16384" width="28" style="81"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="5" customFormat="1" ht="21" x14ac:dyDescent="0.2">
-[...280 lines deleted...]
-      <c r="C28" s="62" t="s">
+    <row r="1" spans="1:10" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="79" t="s">
+        <v>166</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="80" t="s">
         <v>119</v>
       </c>
-      <c r="D28" s="62">
-[...8 lines deleted...]
-      <c r="C29" s="62" t="s">
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+    </row>
+    <row r="2" spans="1:10" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="82" t="s">
         <v>120</v>
       </c>
-      <c r="D29" s="62">
-[...8 lines deleted...]
-      <c r="C30" s="62" t="s">
+      <c r="B2" s="83" t="s">
         <v>121</v>
       </c>
-      <c r="D30" s="62">
-[...5 lines deleted...]
-      <c r="B31" s="31" t="s">
+      <c r="C2" s="84">
+        <v>2027</v>
+      </c>
+      <c r="D2" s="85" t="s">
+        <v>122</v>
+      </c>
+      <c r="E2" s="86"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="88"/>
+    </row>
+    <row r="3" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="89"/>
+      <c r="B3" s="90"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="96"/>
+      <c r="I3" s="96"/>
+    </row>
+    <row r="4" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="97" t="s">
+        <v>123</v>
+      </c>
+      <c r="B4" s="98"/>
+      <c r="C4" s="99">
+        <f>SUM(C5:C6)</f>
+        <v>299139.51819999999</v>
+      </c>
+      <c r="D4" s="100">
+        <f>SUM(C4:C4)</f>
+        <v>299139.51819999999</v>
+      </c>
+      <c r="E4" s="101"/>
+      <c r="F4" s="102" t="s">
+        <v>124</v>
+      </c>
+      <c r="G4" s="95"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+    </row>
+    <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="103" t="s">
+        <v>125</v>
+      </c>
+      <c r="B5" s="104"/>
+      <c r="C5" s="105">
+        <f>C9+C15+C21+C27+C33+C39+C45+C51+C57+C63</f>
+        <v>227621</v>
+      </c>
+      <c r="D5" s="99">
+        <f>SUM(C5:C5)</f>
+        <v>227621</v>
+      </c>
+      <c r="E5" s="106"/>
+      <c r="F5" s="102" t="s">
+        <v>126</v>
+      </c>
+      <c r="G5" s="107"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+    </row>
+    <row r="6" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="108" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6" s="109"/>
+      <c r="C6" s="110">
+        <f>C10+C16+C22+C28+C34+C40+C46+C52+C58+C64</f>
+        <v>71518.518199999991</v>
+      </c>
+      <c r="D6" s="110">
+        <f>SUM(C6:C6)</f>
+        <v>71518.518199999991</v>
+      </c>
+      <c r="F6" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="G6" s="107"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="96"/>
+    </row>
+    <row r="7" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C31" s="62" t="s">
-[...47 lines deleted...]
-      <c r="C35" s="62" t="s">
+      <c r="B7" s="111"/>
+      <c r="C7" s="112"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="107"/>
+      <c r="G7" s="107"/>
+    </row>
+    <row r="8" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8" s="114"/>
+      <c r="C8" s="115"/>
+      <c r="D8" s="116">
+        <f>C9+C10</f>
+        <v>299139.51819999999</v>
+      </c>
+      <c r="E8" s="106"/>
+      <c r="F8" s="117" t="s">
+        <v>130</v>
+      </c>
+      <c r="G8" s="118"/>
+    </row>
+    <row r="9" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="119" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9" s="4">
+        <v>37600</v>
+      </c>
+      <c r="C9" s="120">
+        <f>(($B$9*12)+($B$9*0.43%*25))/12*C11*C12</f>
+        <v>227621</v>
+      </c>
+      <c r="D9" s="121"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="117" t="s">
+        <v>132</v>
+      </c>
+      <c r="G9" s="118"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A10" s="122" t="s">
         <v>127</v>
       </c>
-      <c r="D35" s="29">
-[...108 lines deleted...]
-      <c r="C48" s="32" t="s">
+      <c r="B10" s="5">
+        <v>0.31419999999999998</v>
+      </c>
+      <c r="C10" s="123">
+        <f>$B$10*C9</f>
+        <v>71518.518199999991</v>
+      </c>
+      <c r="D10" s="124"/>
+      <c r="E10" s="106"/>
+      <c r="F10" s="125"/>
+      <c r="G10" s="125"/>
+      <c r="H10" s="126"/>
+      <c r="I10" s="126"/>
+      <c r="J10" s="87"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A11" s="127" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11" s="128"/>
+      <c r="C11" s="2">
+        <v>12</v>
+      </c>
+      <c r="D11" s="123"/>
+      <c r="E11" s="106"/>
+      <c r="F11" s="129" t="s">
+        <v>168</v>
+      </c>
+      <c r="G11" s="125"/>
+      <c r="H11" s="126"/>
+      <c r="I11" s="126"/>
+      <c r="J11" s="87"/>
+    </row>
+    <row r="12" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="130" t="s">
+        <v>134</v>
+      </c>
+      <c r="B12" s="131"/>
+      <c r="C12" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="D12" s="132"/>
+      <c r="E12" s="106"/>
+      <c r="F12" s="125" t="s">
+        <v>135</v>
+      </c>
+      <c r="G12" s="125"/>
+      <c r="H12" s="126"/>
+      <c r="I12" s="126"/>
+      <c r="J12" s="87"/>
+    </row>
+    <row r="13" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B13" s="133"/>
+      <c r="C13" s="134"/>
+      <c r="D13" s="134"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="107"/>
+      <c r="G13" s="107"/>
+    </row>
+    <row r="14" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="135" t="s">
         <v>129</v>
       </c>
-      <c r="D48" s="32">
-[...16 lines deleted...]
-      <c r="C50" s="29" t="s">
+      <c r="B14" s="136"/>
+      <c r="C14" s="137"/>
+      <c r="D14" s="138">
+        <f>C15+C16</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="106"/>
+      <c r="F14" s="117" t="s">
+        <v>137</v>
+      </c>
+      <c r="G14" s="107"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A15" s="139" t="s">
         <v>131</v>
       </c>
-      <c r="D50" s="32">
-[...56 lines deleted...]
-      <c r="B57" s="32" t="s">
+      <c r="B15" s="4">
+        <v>0</v>
+      </c>
+      <c r="C15" s="140">
+        <f>(($B$15*12)+($B$15*0.43%*25))/12*C17*C18</f>
+        <v>0</v>
+      </c>
+      <c r="D15" s="141"/>
+      <c r="E15" s="106"/>
+      <c r="F15" s="117" t="s">
+        <v>138</v>
+      </c>
+      <c r="G15" s="107"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A16" s="142" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16" s="5">
+        <v>0</v>
+      </c>
+      <c r="C16" s="143">
+        <f>$B$16*C15</f>
+        <v>0</v>
+      </c>
+      <c r="D16" s="144"/>
+      <c r="E16" s="106"/>
+      <c r="F16" s="107"/>
+      <c r="G16" s="107"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A17" s="145" t="s">
         <v>133</v>
       </c>
-      <c r="C57" s="29" t="s">
+      <c r="B17" s="146"/>
+      <c r="C17" s="2">
+        <v>0</v>
+      </c>
+      <c r="D17" s="143"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="107"/>
+      <c r="G17" s="107"/>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="147" t="s">
         <v>134</v>
       </c>
-      <c r="D57" s="62">
-[...87 lines deleted...]
-      <c r="C69" s="26" t="s">
+      <c r="B18" s="148"/>
+      <c r="C18" s="3">
+        <v>0</v>
+      </c>
+      <c r="D18" s="149"/>
+      <c r="E18" s="106"/>
+      <c r="F18" s="107"/>
+      <c r="G18" s="107"/>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D69" s="25" t="s">
-[...5 lines deleted...]
-      <c r="B70" s="29" t="s">
+      <c r="B19" s="111"/>
+      <c r="C19" s="112"/>
+      <c r="D19" s="112"/>
+      <c r="E19" s="106"/>
+      <c r="F19" s="107"/>
+      <c r="G19" s="107"/>
+    </row>
+    <row r="20" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B20" s="114"/>
+      <c r="C20" s="115"/>
+      <c r="D20" s="116">
+        <f>C21+C22</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="106"/>
+      <c r="F20" s="117" t="s">
         <v>140</v>
       </c>
-      <c r="C70" s="29" t="s">
+      <c r="G20" s="107"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A21" s="119" t="s">
+        <v>131</v>
+      </c>
+      <c r="B21" s="4">
+        <v>0</v>
+      </c>
+      <c r="C21" s="120">
+        <f>(($B$21*12)+($B$21*0.43%*25))/12*C23*C24</f>
+        <v>0</v>
+      </c>
+      <c r="D21" s="121"/>
+      <c r="E21" s="106"/>
+      <c r="F21" s="117" t="s">
         <v>141</v>
       </c>
-      <c r="D70" s="29">
-[...5 lines deleted...]
-      <c r="B71" s="29" t="s">
+      <c r="G21" s="107"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A22" s="122" t="s">
+        <v>127</v>
+      </c>
+      <c r="B22" s="5">
+        <v>0</v>
+      </c>
+      <c r="C22" s="123">
+        <f>$B$22*C21</f>
+        <v>0</v>
+      </c>
+      <c r="D22" s="124"/>
+      <c r="E22" s="106"/>
+      <c r="F22" s="107"/>
+      <c r="G22" s="107"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A23" s="127" t="s">
+        <v>133</v>
+      </c>
+      <c r="B23" s="128"/>
+      <c r="C23" s="2">
+        <v>12</v>
+      </c>
+      <c r="D23" s="123"/>
+      <c r="E23" s="106"/>
+      <c r="F23" s="107"/>
+      <c r="G23" s="107"/>
+    </row>
+    <row r="24" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="130" t="s">
+        <v>134</v>
+      </c>
+      <c r="B24" s="131"/>
+      <c r="C24" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="D24" s="132"/>
+      <c r="E24" s="106"/>
+      <c r="F24" s="107"/>
+      <c r="G24" s="107"/>
+    </row>
+    <row r="25" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C71" s="29" t="s">
+      <c r="B25" s="133"/>
+      <c r="C25" s="134"/>
+      <c r="D25" s="134"/>
+      <c r="E25" s="106"/>
+      <c r="F25" s="107"/>
+      <c r="G25" s="107"/>
+    </row>
+    <row r="26" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="135" t="s">
+        <v>129</v>
+      </c>
+      <c r="B26" s="136"/>
+      <c r="C26" s="137">
+        <f>SUM(C27:C28)</f>
+        <v>0</v>
+      </c>
+      <c r="D26" s="138">
+        <f>SUM(C26:C26)</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="106"/>
+      <c r="F26" s="117" t="s">
         <v>143</v>
       </c>
-      <c r="D71" s="29">
-[...5 lines deleted...]
-      <c r="B72" s="29" t="s">
+      <c r="G26" s="107"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A27" s="139" t="s">
+        <v>131</v>
+      </c>
+      <c r="B27" s="4">
+        <v>0</v>
+      </c>
+      <c r="C27" s="140">
+        <f>(($B$27*12)+($B$27*0.43%*25))/12*C29*C30</f>
+        <v>0</v>
+      </c>
+      <c r="D27" s="141"/>
+      <c r="E27" s="106"/>
+      <c r="F27" s="117" t="s">
         <v>144</v>
       </c>
-      <c r="C72" s="29" t="s">
+      <c r="G27" s="107"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A28" s="142" t="s">
+        <v>127</v>
+      </c>
+      <c r="B28" s="5">
+        <v>0</v>
+      </c>
+      <c r="C28" s="143">
+        <f>$B$28*C27</f>
+        <v>0</v>
+      </c>
+      <c r="D28" s="144"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="107"/>
+      <c r="G28" s="107"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A29" s="145" t="s">
+        <v>133</v>
+      </c>
+      <c r="B29" s="146"/>
+      <c r="C29" s="2">
+        <v>12</v>
+      </c>
+      <c r="D29" s="143"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="107"/>
+      <c r="G29" s="107"/>
+    </row>
+    <row r="30" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="147" t="s">
+        <v>134</v>
+      </c>
+      <c r="B30" s="148"/>
+      <c r="C30" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="D30" s="149"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="107"/>
+      <c r="G30" s="107"/>
+    </row>
+    <row r="31" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="D72" s="32">
-[...5 lines deleted...]
-      <c r="B73" s="71" t="s">
+      <c r="B31" s="111"/>
+      <c r="C31" s="150"/>
+      <c r="D31" s="151"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="107"/>
+      <c r="G31" s="107"/>
+    </row>
+    <row r="32" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" s="114"/>
+      <c r="C32" s="115">
+        <f>SUM(C33:C34)</f>
+        <v>0</v>
+      </c>
+      <c r="D32" s="116">
+        <f>SUM(C32:C32)</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="106"/>
+      <c r="F32" s="117" t="s">
         <v>146</v>
       </c>
-      <c r="C73" s="29" t="s">
+      <c r="G32" s="107"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A33" s="119" t="s">
+        <v>131</v>
+      </c>
+      <c r="B33" s="4">
+        <v>0</v>
+      </c>
+      <c r="C33" s="120">
+        <f>(($B$33*12)+($B$33*0.43%*25))/12*C35*C36</f>
+        <v>0</v>
+      </c>
+      <c r="D33" s="121"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="117" t="s">
         <v>147</v>
       </c>
-      <c r="D73" s="32">
-[...57 lines deleted...]
-    <row r="92" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="G33" s="107"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A34" s="122" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="5">
+        <v>0</v>
+      </c>
+      <c r="C34" s="123">
+        <f>$B$34*C33</f>
+        <v>0</v>
+      </c>
+      <c r="D34" s="124"/>
+      <c r="E34" s="106"/>
+      <c r="F34" s="107"/>
+      <c r="G34" s="107"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A35" s="127" t="s">
+        <v>133</v>
+      </c>
+      <c r="B35" s="128"/>
+      <c r="C35" s="2">
+        <v>0</v>
+      </c>
+      <c r="D35" s="123"/>
+      <c r="E35" s="106"/>
+      <c r="F35" s="107"/>
+      <c r="G35" s="107"/>
+    </row>
+    <row r="36" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="130" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" s="131"/>
+      <c r="C36" s="3">
+        <v>0</v>
+      </c>
+      <c r="D36" s="132"/>
+      <c r="E36" s="106"/>
+      <c r="F36" s="107"/>
+      <c r="G36" s="107"/>
+    </row>
+    <row r="37" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" s="133"/>
+      <c r="C37" s="152"/>
+      <c r="D37" s="153"/>
+      <c r="E37" s="106"/>
+      <c r="F37" s="107"/>
+      <c r="G37" s="107"/>
+    </row>
+    <row r="38" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="135" t="s">
+        <v>129</v>
+      </c>
+      <c r="B38" s="136"/>
+      <c r="C38" s="137">
+        <f>SUM(C39:C40)</f>
+        <v>0</v>
+      </c>
+      <c r="D38" s="138">
+        <f>SUM(C38:C38)</f>
+        <v>0</v>
+      </c>
+      <c r="E38" s="106"/>
+      <c r="F38" s="117" t="s">
+        <v>149</v>
+      </c>
+      <c r="G38" s="107"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A39" s="139" t="s">
+        <v>131</v>
+      </c>
+      <c r="B39" s="4">
+        <v>0</v>
+      </c>
+      <c r="C39" s="140">
+        <f>(($B$39*12)+($B$39*0.43%*25))/12*C41*C42</f>
+        <v>0</v>
+      </c>
+      <c r="D39" s="141"/>
+      <c r="E39" s="106"/>
+      <c r="F39" s="117" t="s">
+        <v>150</v>
+      </c>
+      <c r="G39" s="107"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A40" s="142" t="s">
+        <v>127</v>
+      </c>
+      <c r="B40" s="5">
+        <v>0</v>
+      </c>
+      <c r="C40" s="143">
+        <f>$B$40*C39</f>
+        <v>0</v>
+      </c>
+      <c r="D40" s="144"/>
+      <c r="E40" s="106"/>
+      <c r="F40" s="107"/>
+      <c r="G40" s="107"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A41" s="145" t="s">
+        <v>133</v>
+      </c>
+      <c r="B41" s="146"/>
+      <c r="C41" s="2">
+        <v>0</v>
+      </c>
+      <c r="D41" s="143"/>
+      <c r="E41" s="106"/>
+      <c r="F41" s="107"/>
+      <c r="G41" s="107"/>
+    </row>
+    <row r="42" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="147" t="s">
+        <v>134</v>
+      </c>
+      <c r="B42" s="148"/>
+      <c r="C42" s="3">
+        <v>0</v>
+      </c>
+      <c r="D42" s="149"/>
+      <c r="E42" s="106"/>
+      <c r="F42" s="107"/>
+      <c r="G42" s="107"/>
+    </row>
+    <row r="43" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" s="111"/>
+      <c r="C43" s="150"/>
+      <c r="D43" s="151"/>
+    </row>
+    <row r="44" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="114"/>
+      <c r="C44" s="115">
+        <f>SUM(C45:C46)</f>
+        <v>0</v>
+      </c>
+      <c r="D44" s="116">
+        <f>SUM(C44:C44)</f>
+        <v>0</v>
+      </c>
+      <c r="F44" s="117" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A45" s="119" t="s">
+        <v>131</v>
+      </c>
+      <c r="B45" s="4">
+        <v>0</v>
+      </c>
+      <c r="C45" s="120">
+        <f>(($B$45*12)+($B$45*0.43%*25))/12*C47*C48</f>
+        <v>0</v>
+      </c>
+      <c r="D45" s="121"/>
+      <c r="F45" s="117" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A46" s="122" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="5">
+        <v>0</v>
+      </c>
+      <c r="C46" s="123">
+        <f>$B$46*C45</f>
+        <v>0</v>
+      </c>
+      <c r="D46" s="124"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A47" s="127" t="s">
+        <v>133</v>
+      </c>
+      <c r="B47" s="128"/>
+      <c r="C47" s="2">
+        <v>0</v>
+      </c>
+      <c r="D47" s="123"/>
+    </row>
+    <row r="48" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="130" t="s">
+        <v>134</v>
+      </c>
+      <c r="B48" s="131"/>
+      <c r="C48" s="3">
+        <v>0</v>
+      </c>
+      <c r="D48" s="132"/>
+    </row>
+    <row r="49" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B49" s="154"/>
+      <c r="C49" s="155"/>
+      <c r="D49" s="156"/>
+    </row>
+    <row r="50" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A50" s="157" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" s="158"/>
+      <c r="C50" s="159">
+        <f>SUM(C51:C52)</f>
+        <v>0</v>
+      </c>
+      <c r="D50" s="160">
+        <f>SUM(C50:C50)</f>
+        <v>0</v>
+      </c>
+      <c r="F50" s="117" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A51" s="161" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" s="4">
+        <v>0</v>
+      </c>
+      <c r="C51" s="162">
+        <f>(($B$51*12)+($B$51*0.43%*25))/12*C53*C54</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="163"/>
+      <c r="F51" s="117" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A52" s="164" t="s">
+        <v>127</v>
+      </c>
+      <c r="B52" s="5">
+        <v>0</v>
+      </c>
+      <c r="C52" s="165">
+        <f>$B$52*C51</f>
+        <v>0</v>
+      </c>
+      <c r="D52" s="166"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A53" s="167" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="168"/>
+      <c r="C53" s="2">
+        <v>0</v>
+      </c>
+      <c r="D53" s="165"/>
+    </row>
+    <row r="54" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="169" t="s">
+        <v>134</v>
+      </c>
+      <c r="B54" s="170"/>
+      <c r="C54" s="3">
+        <v>0</v>
+      </c>
+      <c r="D54" s="171"/>
+    </row>
+    <row r="55" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B55" s="111"/>
+      <c r="C55" s="150"/>
+      <c r="D55" s="151"/>
+    </row>
+    <row r="56" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B56" s="114"/>
+      <c r="C56" s="115">
+        <f>SUM(C57:C58)</f>
+        <v>0</v>
+      </c>
+      <c r="D56" s="116">
+        <f>SUM(C56:C56)</f>
+        <v>0</v>
+      </c>
+      <c r="F56" s="117" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A57" s="119" t="s">
+        <v>131</v>
+      </c>
+      <c r="B57" s="4">
+        <v>0</v>
+      </c>
+      <c r="C57" s="120">
+        <f>(($B$57*12)+($B$57*0.43%*25))/12*C59*C60</f>
+        <v>0</v>
+      </c>
+      <c r="D57" s="121"/>
+      <c r="F57" s="117" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A58" s="122" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="5">
+        <v>0</v>
+      </c>
+      <c r="C58" s="123">
+        <f>$B$58*C57</f>
+        <v>0</v>
+      </c>
+      <c r="D58" s="124"/>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A59" s="127" t="s">
+        <v>133</v>
+      </c>
+      <c r="B59" s="128"/>
+      <c r="C59" s="2">
+        <v>0</v>
+      </c>
+      <c r="D59" s="123"/>
+    </row>
+    <row r="60" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="130" t="s">
+        <v>134</v>
+      </c>
+      <c r="B60" s="131"/>
+      <c r="C60" s="3">
+        <v>0</v>
+      </c>
+      <c r="D60" s="132"/>
+    </row>
+    <row r="61" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61" s="154"/>
+      <c r="C61" s="155"/>
+      <c r="D61" s="156"/>
+    </row>
+    <row r="62" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="157" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="158"/>
+      <c r="C62" s="159">
+        <f>SUM(C63:C64)</f>
+        <v>0</v>
+      </c>
+      <c r="D62" s="160">
+        <f>SUM(C62:C62)</f>
+        <v>0</v>
+      </c>
+      <c r="F62" s="117" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A63" s="161" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="4">
+        <v>0</v>
+      </c>
+      <c r="C63" s="162">
+        <f>(($B$63*12)+($B$63*0.43%*25))/12*C65*C66</f>
+        <v>0</v>
+      </c>
+      <c r="D63" s="163"/>
+      <c r="F63" s="117" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A64" s="164" t="s">
+        <v>127</v>
+      </c>
+      <c r="B64" s="5">
+        <v>0</v>
+      </c>
+      <c r="C64" s="165">
+        <f>$B$64*C63</f>
+        <v>0</v>
+      </c>
+      <c r="D64" s="166"/>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A65" s="167" t="s">
+        <v>133</v>
+      </c>
+      <c r="B65" s="168"/>
+      <c r="C65" s="2">
+        <v>0</v>
+      </c>
+      <c r="D65" s="165"/>
+    </row>
+    <row r="66" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A66" s="169" t="s">
+        <v>134</v>
+      </c>
+      <c r="B66" s="170"/>
+      <c r="C66" s="3">
+        <v>0</v>
+      </c>
+      <c r="D66" s="171"/>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="1L7zCMg7o7CQo9maYlqEk9C/AWz83gC8BKv601Rn8UIHXt9urYJYfarCZau4yRYUVH8B3XXgpoRP4oNj/rGB/A==" saltValue="rADHQrcWBrX/jAYlLavz2w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...966 lines deleted...]
-  </mergeCells>
+  <sheetProtection algorithmName="SHA-512" hashValue="DRnlVvIZaXS43OZlO1aW6KUn/5VqMjVpg0Ih6Ez4ap4onShGSC0op1XJK1gBw1jcVe5P5rA53yO+HKBdrOw0qQ==" saltValue="nA5Ku/Qfk+rzrMgLxEXDdQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EC6101BE-3B26-4F2D-9965-614B0439BD3D}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B33B3970-1ED9-4113-9964-B290B7298AF1}">
           <x14:formula1>
-            <xm:f>Blad1!$A$2:$A$4</xm:f>
+            <xm:f>Blad2!$A$3:$A$5</xm:f>
           </x14:formula1>
-          <xm:sqref>B10 B16 B22 B28 B34 B40 B46 B52</xm:sqref>
+          <xm:sqref>A7 A13 A19 A25 A31 A37 A43 A49 A55 A61</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="B1:B27"/>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1E16932-57B7-4AF8-87E1-85122231F500}">
+  <dimension ref="A3:A5"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="F28" sqref="F28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="4.140625" customWidth="1"/>
-    <col min="2" max="2" width="136.5703125" customWidth="1"/>
+    <col min="1" max="1" width="20.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" ht="21" x14ac:dyDescent="0.25">
-[...119 lines deleted...]
-        <v>196</v>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
+        <v>163</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="M97ZoLKlzMKjM3PfMkVkzBgbtFFOsm0RHetSkLjdgHKYTFkYgt4am09SDSuEOIJOQ1nX6Ttg5tE1o4H0fU7emQ==" saltValue="C9I8a2IlDIFCauhtHmot/w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A2:A4"/>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E82794C-50FA-4DF1-80C0-316CA7C41EA0}">
+  <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J21" sqref="J21"/>
+      <selection activeCell="I40" sqref="I40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.28515625" customWidth="1"/>
+    <col min="1" max="1" width="21.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>197</v>
-[...4 lines deleted...]
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="YXZQJD0PQv4npfeXNkDW5woMAHcGbJ6FpsfxaByo5tXn9mcQeyd5yz05eTtnVf0pTwzsypStF9b9ZVW6amGTqw==" saltValue="ulhmm08a8AtYBnbC6ag4Jg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="6vONQLweNxVKjbLPkDR242tu4xNwCVF8UV8IkVOnhXmehH2EaDqlSJPjFZXflMrQGsR2iMFB1g52u11W/LlAaA==" saltValue="TmQw7lyKQPD3bt+0+n/npA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100482177CBE68940419CA54B80BD9764D3" ma:contentTypeVersion="11" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d8154b6e22de3a543c4ac72a913bdf14">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2ab3e5ed-45b2-4ce8-9fc9-77fbb627ef98" xmlns:ns3="070bb561-decb-43bd-9076-31fc39e63910" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7d8d71b2ddcb7d3082769392f2fc5c87" ns2:_="" ns3:_="">
     <xsd:import namespace="2ab3e5ed-45b2-4ce8-9fc9-77fbb627ef98"/>
     <xsd:import namespace="070bb561-decb-43bd-9076-31fc39e63910"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -5841,144 +5238,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="070bb561-decb-43bd-9076-31fc39e63910" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2ab3e5ed-45b2-4ce8-9fc9-77fbb627ef98">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E7A8458-B647-4543-B7FA-280C78A47989}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D35B169-10D8-4F33-91CA-E854725BB5C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21E29AD9-4E5C-421D-9B9C-E5AF24FA09FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2ab3e5ed-45b2-4ce8-9fc9-77fbb627ef98"/>
     <ds:schemaRef ds:uri="070bb561-decb-43bd-9076-31fc39e63910"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C65468F-84DC-4413-BB5B-06677438A55C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A47D3A2E-F21C-49D9-BC25-A7EEA93B133F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="070bb561-decb-43bd-9076-31fc39e63910"/>
     <ds:schemaRef ds:uri="2ab3e5ed-45b2-4ce8-9fc9-77fbb627ef98"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>05.Indirekta kostnader </vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>01.Budgetmall</vt:lpstr>
+      <vt:lpstr>02.Budgetmall exempel</vt:lpstr>
+      <vt:lpstr>03.Kalkyl för lönekostnader</vt:lpstr>
+      <vt:lpstr>Blad2</vt:lpstr>
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lensell Helena</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="CloudStatistics_StoryID">
+    <vt:lpwstr>68f76a90-b753-4440-8f43-41a763e87c67</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100482177CBE68940419CA54B80BD9764D3</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>